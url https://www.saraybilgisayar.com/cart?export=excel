--- v0 (2026-09-23)
+++ v1 (2026-11-07)
@@ -320,51 +320,51 @@
     </row>
     <row r="10" spans="1:8" ht="22" customHeight="1">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t xml:space="preserve">Sepette ürün yok.</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:8" ht="8" customHeight="1">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="12" spans="1:8" ht="10" customHeight="1">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="13" spans="1:8" ht="22" customHeight="1">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Tarih: 23.09.2026 05:01    USD / TRY: 48,8530</t>
+          <t xml:space="preserve">Tarih: 07.11.2026 19:11    USD / TRY: 50,1575</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:8" ht="22" customHeight="1">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Bu belge sepet özetidir, fatura yerine geçmez. TRY tutarı belgedeki kura göredir.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:H14"/>
   </mergeCells>
   <pageSetup orientation="landscape" paperSize="9"/>